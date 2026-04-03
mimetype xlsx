--- v0 (2025-11-05)
+++ v1 (2026-04-03)
@@ -73,795 +73,795 @@
   <si>
     <t>63</t>
   </si>
   <si>
     <t>2019-06-27</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>血液訓練課程</t>
   </si>
   <si>
     <t>醫療品質</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>2018-09-04</t>
   </si>
   <si>
+    <t>559</t>
+  </si>
+  <si>
+    <t>使用 Excel 與 Google 外掛程式進行合併列印 (上傳線上課程)</t>
+  </si>
+  <si>
+    <t>A 類: 核心課程</t>
+  </si>
+  <si>
+    <t>4.5</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>2019-04-18</t>
+  </si>
+  <si>
     <t>363</t>
   </si>
   <si>
     <t>[評鑑] 以 Excel 製作四等級評分表及計算教學 (線上)</t>
   </si>
   <si>
     <t>M 類: 訓練醫院評鑑</t>
   </si>
   <si>
     <t>0.8</t>
   </si>
   <si>
-    <t>19</t>
-[...1 lines deleted...]
-  <si>
     <t>2019-03-09</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>107 企業大師打卡薪資請假系統教學 (上傳線上課程)</t>
   </si>
   <si>
     <t>E 類: 新人訓練</t>
   </si>
   <si>
-    <t>4.5</t>
-[...1 lines deleted...]
-  <si>
     <t>2018-11-15</t>
   </si>
   <si>
-    <t>559</t>
-[...10 lines deleted...]
-  <si>
     <t>153</t>
   </si>
   <si>
     <t>血液抹片教學</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>Service 客服信件流程 (線上)</t>
   </si>
   <si>
     <t>C 類: 業務相關常見問題解答 (FAQ)</t>
   </si>
   <si>
     <t>0.6</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>2019-05-13</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>製衣教學</t>
   </si>
   <si>
     <t>教育訓練</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>2018-07-17</t>
   </si>
   <si>
+    <t>826</t>
+  </si>
+  <si>
+    <t>EPSON L1300 檢修 (雙閃紅燈) (2021-03-14)</t>
+  </si>
+  <si>
+    <t>新人訓練</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>2021-03-14</t>
+  </si>
+  <si>
     <t>392</t>
   </si>
   <si>
     <t>團體會員常見問題 FAQ (線上)</t>
   </si>
   <si>
-    <t>8</t>
-[...1 lines deleted...]
-  <si>
     <t>2019-09-23</t>
   </si>
   <si>
-    <t>826</t>
-[...8 lines deleted...]
-    <t>2021-03-14</t>
+    <t>349</t>
+  </si>
+  <si>
+    <t>[案例] 野狼漏油 ~ 凸輪、氣門油封更換</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>2019-09-04</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>鋼板樁計價與注意事項</t>
   </si>
   <si>
     <t>工地工程師</t>
   </si>
   <si>
-    <t>7</t>
-[...1 lines deleted...]
-  <si>
     <t>2020-11-23</t>
   </si>
   <si>
-    <t>349</t>
-[...5 lines deleted...]
-    <t>2019-09-04</t>
+    <t>461</t>
+  </si>
+  <si>
+    <t>SOP 標準作業程序規範 (擔任教育訓練講者)</t>
+  </si>
+  <si>
+    <t>B 類: 本會規範</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>2019-05-09</t>
+  </si>
+  <si>
+    <t>899</t>
+  </si>
+  <si>
+    <t>血液抹片教學 (前後測)</t>
+  </si>
+  <si>
+    <t>2021-09-30</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>甘特圖，交給 Excel 就輕鬆搞定!</t>
   </si>
   <si>
     <t>軟體教學</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
-    <t>6</t>
-[...1 lines deleted...]
-  <si>
     <t>2020-02-27</t>
   </si>
   <si>
-    <t>899</t>
-[...17 lines deleted...]
-    <t>2019-05-09</t>
+    <t>624</t>
+  </si>
+  <si>
+    <t>甄審筆試 SOP 流程 (擔任教育訓練講者)</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>2019-09-12</t>
+  </si>
+  <si>
+    <t>780</t>
+  </si>
+  <si>
+    <t>電腦斷層影像判讀</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>2019-08-22</t>
+  </si>
+  <si>
+    <t>產品介紹</t>
+  </si>
+  <si>
+    <t>2016-04-07</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>員工規範 - 訓練發展 (上傳線上課程)</t>
   </si>
   <si>
-    <t>5</t>
-[...1 lines deleted...]
-  <si>
     <t>2019-04-11</t>
   </si>
   <si>
-    <t>624</t>
-[...23 lines deleted...]
-    <t>2016-04-07</t>
+    <t>662</t>
+  </si>
+  <si>
+    <t>一般安全衛生教育訓練</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>2020-01-14</t>
+  </si>
+  <si>
+    <t>664</t>
+  </si>
+  <si>
+    <t>安全衛生管理與執行</t>
+  </si>
+  <si>
+    <t>安全衛生相關訓練課程</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>差勤管理辦法 V1.3 (擔任教育訓練講者)</t>
   </si>
   <si>
-    <t>4</t>
-[...1 lines deleted...]
-  <si>
     <t>842</t>
   </si>
   <si>
     <t>特殊傳染防制</t>
   </si>
   <si>
     <t>感染管制（次）</t>
   </si>
   <si>
     <t>2021-03-22</t>
   </si>
   <si>
-    <t>662</t>
-[...14 lines deleted...]
-    <t>安全衛生相關訓練課程</t>
+    <t>491</t>
+  </si>
+  <si>
+    <t>如何使用 line@ 發送群發文字訊息及圖文訊息 (擔任教育訓練講者)</t>
+  </si>
+  <si>
+    <t>2018-11-29</t>
+  </si>
+  <si>
+    <t>530</t>
+  </si>
+  <si>
+    <t>年會 APP - 講師簡介標準作業程序 (擔任教育訓練講者)</t>
+  </si>
+  <si>
+    <t>2019-05-02</t>
+  </si>
+  <si>
+    <t>561</t>
+  </si>
+  <si>
+    <t>使用 Excel 與 Google 外掛程式進行合併列印 (線上版)</t>
+  </si>
+  <si>
+    <t>578</t>
+  </si>
+  <si>
+    <t>委員會募款經費如何估算 (擔任教育訓練講者)</t>
+  </si>
+  <si>
+    <t>H 類: 專案管理</t>
+  </si>
+  <si>
+    <t>2019-09-06</t>
+  </si>
+  <si>
+    <t>587</t>
+  </si>
+  <si>
+    <t>員工規範 - 訓練發展 (線上版)</t>
+  </si>
+  <si>
+    <t>2019-04-08</t>
+  </si>
+  <si>
+    <t>601</t>
+  </si>
+  <si>
+    <t>差勤管理辦法 V1.3 (線上)</t>
+  </si>
+  <si>
+    <t>2018-12-03</t>
+  </si>
+  <si>
+    <t>606</t>
+  </si>
+  <si>
+    <t>電腦使用 Acronis USB 開機還原</t>
+  </si>
+  <si>
+    <t>F 類: 資訊作業</t>
+  </si>
+  <si>
+    <t>0</t>
+  </si>
+  <si>
+    <t>2016-01-12</t>
+  </si>
+  <si>
+    <t>636</t>
+  </si>
+  <si>
+    <t>檔案管理室 + 溝通規範更新 SOP (線上)</t>
+  </si>
+  <si>
+    <t>402</t>
+  </si>
+  <si>
+    <t>系統常見 FAQ</t>
+  </si>
+  <si>
+    <t>455</t>
+  </si>
+  <si>
+    <t>Service 客服信件流程 (擔任教育訓練講者)</t>
+  </si>
+  <si>
+    <t>474</t>
+  </si>
+  <si>
+    <t>系統教育訓練 KM概論 (線上)</t>
+  </si>
+  <si>
+    <t>2018-12-10</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>自動檢查</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>公司簡介</t>
   </si>
   <si>
     <t>2016-04-08</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>2020 肺結核簡介與傳染防制</t>
   </si>
   <si>
     <t>肺結核防治</t>
   </si>
   <si>
     <t>2020-01-01</t>
   </si>
   <si>
-    <t>474</t>
-[...92 lines deleted...]
-    <t>2019-04-08</t>
+    <t>666</t>
+  </si>
+  <si>
+    <t>改善工作方法</t>
+  </si>
+  <si>
+    <t>勞工安全訓練</t>
+  </si>
+  <si>
+    <t>2015-06-23</t>
+  </si>
+  <si>
+    <t>596</t>
+  </si>
+  <si>
+    <t>差勤管理辦法 V1.3 (上傳線上課程)</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>特殊作業人員之安全衛生教育訓練</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>客訴處理流程</t>
   </si>
   <si>
-    <t>596</t>
-[...14 lines deleted...]
-    <t>2015-06-23</t>
+    <t>505</t>
+  </si>
+  <si>
+    <t>年會 / 半年會報到處SOP標準作業程序規範 (上傳線上課程)</t>
+  </si>
+  <si>
+    <t>538</t>
+  </si>
+  <si>
+    <t>年會議程標準作業程序 (線上)</t>
+  </si>
+  <si>
+    <t>556</t>
+  </si>
+  <si>
+    <t>投稿審稿流程 &amp;amp; 時程 (擔任教育訓練講者)</t>
+  </si>
+  <si>
+    <t>885</t>
+  </si>
+  <si>
+    <t>2021 肺結核防制</t>
+  </si>
+  <si>
+    <t>2021-07-01</t>
+  </si>
+  <si>
+    <t>440</t>
+  </si>
+  <si>
+    <t>Line@ 線上真人客服流程 (線上)</t>
+  </si>
+  <si>
+    <t>2019-09-19</t>
+  </si>
+  <si>
+    <t>494</t>
+  </si>
+  <si>
+    <t>如何建置網路上傳機制 (上傳線上課程)</t>
+  </si>
+  <si>
+    <t>J 類: 資訊系統管理</t>
+  </si>
+  <si>
+    <t>2019-06-06</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>檔案管理室 + 溝通規範更新 SOP (上傳線上課程)</t>
   </si>
   <si>
-    <t>2019-09-19</t>
-[...1 lines deleted...]
-  <si>
     <t>895</t>
   </si>
   <si>
     <t>demo</t>
   </si>
   <si>
     <t>機上盒維修</t>
   </si>
   <si>
     <t>2021-07-20</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>建築工程</t>
   </si>
   <si>
     <t>2018-08-07</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>iROO demo</t>
   </si>
   <si>
     <t>2018-05-31</t>
   </si>
   <si>
-    <t>494</t>
-[...41 lines deleted...]
-    <t>投稿審稿流程 &amp;amp; 時程 (擔任教育訓練講者)</t>
+    <t>470</t>
+  </si>
+  <si>
+    <t>系統教育訓練 KM概論 (上傳線上課程)</t>
+  </si>
+  <si>
+    <t>2019-02-14</t>
+  </si>
+  <si>
+    <t>478</t>
+  </si>
+  <si>
+    <t>系統教育訓練 KM概論 (擔任教育訓練講者)</t>
+  </si>
+  <si>
+    <t>496</t>
+  </si>
+  <si>
+    <t>如何建置網路上傳機制 (線上版)</t>
+  </si>
+  <si>
+    <t>520</t>
+  </si>
+  <si>
+    <t>年會 / 半年會報到處 SOP 標準作業程序規範 (線上)</t>
+  </si>
+  <si>
+    <t>546</t>
+  </si>
+  <si>
+    <t>投稿審稿流程 &amp;amp; 時程 (上傳線上課程)</t>
+  </si>
+  <si>
+    <t>570</t>
+  </si>
+  <si>
+    <t>委員會募款經費如何估算 (上傳線上課程)</t>
+  </si>
+  <si>
+    <t>2019-09-05</t>
+  </si>
+  <si>
+    <t>902</t>
+  </si>
+  <si>
+    <t>創意 x 激盪 x 思考</t>
+  </si>
+  <si>
+    <t>2021-10-01</t>
+  </si>
+  <si>
+    <t>909</t>
+  </si>
+  <si>
+    <t>FAQ 大挑戰</t>
+  </si>
+  <si>
+    <t>910</t>
+  </si>
+  <si>
+    <t>網站首頁設計 ~ 使用自訂頁面 (單位內應用)</t>
+  </si>
+  <si>
+    <t>感染管制</t>
+  </si>
+  <si>
+    <t>2021-10-14</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>生產線品管控制流程</t>
+  </si>
+  <si>
+    <t>2016-05-07</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>機上盒錯誤代碼 E200 排除方法</t>
+  </si>
+  <si>
+    <t>2018-07-16</t>
+  </si>
+  <si>
+    <t>164</t>
+  </si>
+  <si>
+    <t>病毒快速檢測</t>
+  </si>
+  <si>
+    <t>基本檢驗</t>
+  </si>
+  <si>
+    <t>369</t>
+  </si>
+  <si>
+    <t>[評鑑] 四分位數及百分位數教學 - 含 Excel 公式教學 (線上)</t>
+  </si>
+  <si>
+    <t>2019-03-08</t>
+  </si>
+  <si>
+    <t>382</t>
+  </si>
+  <si>
+    <t>107 企業大師打卡薪資請假系統教學 (擔任教育訓練講者)</t>
+  </si>
+  <si>
+    <t>418</t>
+  </si>
+  <si>
+    <t>KM: 更新 SOP 及如何分享網路的知識庫 (上傳線上課程)</t>
+  </si>
+  <si>
+    <t>425</t>
+  </si>
+  <si>
+    <t>KM: 更新 SOP 及如何分享網路的知識庫 (擔任教育訓練講者)</t>
+  </si>
+  <si>
+    <t>448</t>
+  </si>
+  <si>
+    <t>Service 客服信件流程 (上傳線上課程)</t>
+  </si>
+  <si>
+    <t>2019-05-16</t>
+  </si>
+  <si>
+    <t>458</t>
+  </si>
+  <si>
+    <t>SOP 標準作業程序規範 (上傳線上課程)</t>
+  </si>
+  <si>
+    <t>466</t>
+  </si>
+  <si>
+    <t>SOP 標準作業程序規範 線上)</t>
+  </si>
+  <si>
+    <t>487</t>
+  </si>
+  <si>
+    <t>如何使用 line@ 發送群發文字訊息及圖文訊息 (上傳線上課程)</t>
+  </si>
+  <si>
+    <t>1.5</t>
+  </si>
+  <si>
+    <t>498</t>
+  </si>
+  <si>
+    <t>如何建置網路上傳機制 (擔任教育訓練講者)</t>
+  </si>
+  <si>
+    <t>515</t>
+  </si>
+  <si>
+    <t>年會 / 半年會報到處 SOP 標準作業程序規範 (擔任教育訓練講者)</t>
+  </si>
+  <si>
+    <t>527</t>
+  </si>
+  <si>
+    <t>年會 APP - 講師簡介標準作業程序 (線上)</t>
+  </si>
+  <si>
+    <t>533</t>
+  </si>
+  <si>
+    <t>年會議程標準作業程序 (上傳線上課程)</t>
+  </si>
+  <si>
+    <t>541</t>
+  </si>
+  <si>
+    <t>年會議程標準作業程序 (擔任教育訓練講者)</t>
+  </si>
+  <si>
+    <t>551</t>
+  </si>
+  <si>
+    <t>投稿審稿流程 &amp;amp; 時程 (線上)</t>
+  </si>
+  <si>
+    <t>564</t>
+  </si>
+  <si>
+    <t>使用 Excel 與 Google 外掛程式進行合併列印 (擔任教育訓練講者)</t>
+  </si>
+  <si>
+    <t>574</t>
+  </si>
+  <si>
+    <t>委員會募款經費如何估算 (線上)</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>檔案管理室 + 溝通規範更新 SOP (擔任教育訓練講者)</t>
   </si>
   <si>
-    <t>2019-09-05</t>
-[...1 lines deleted...]
-  <si>
     <t>907</t>
   </si>
   <si>
     <t>基礎測驗 (2021-10-01)</t>
   </si>
   <si>
-    <t>2021-10-01</t>
-[...1 lines deleted...]
-  <si>
     <t>908</t>
   </si>
   <si>
     <t>FAQ 大挑戰2</t>
   </si>
   <si>
     <t>業務技巧</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
     <t>基礎測驗</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>尿液檢查</t>
   </si>
   <si>
-    <t>基本檢驗</t>
-[...1 lines deleted...]
-  <si>
     <t>415</t>
   </si>
   <si>
     <t>km 操作說明 (2019-03-09 的線上版)</t>
   </si>
   <si>
-    <t>2019-03-08</t>
-[...1 lines deleted...]
-  <si>
     <t>422</t>
   </si>
   <si>
     <t>KM: 更新 SOP 及如何分享網路的知識庫 (線上)</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>Line@ 線上真人客服流程 (上傳線上課程)</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>Line@ 線上真人客服流程 (擔任教育訓練講者)</t>
-  </si>
-[...187 lines deleted...]
-    <t>委員會募款經費如何估算 (上傳線上課程)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts x14ac:knownFonts="1" count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -1030,51 +1030,51 @@
       </c>
       <c r="E5" s="1" t="s">
         <v>29</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>30</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>32</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>33</v>
       </c>
       <c r="E6" s="1" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>36</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E7" s="1" t="s">
         <v>17</v>
       </c>
       <c r="F7" s="1" t="s">
@@ -1119,1898 +1119,1898 @@
       </c>
       <c r="D9" s="1" t="s">
         <v>46</v>
       </c>
       <c r="E9" s="1" t="s">
         <v>17</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>47</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>48</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="s">
         <v>49</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>50</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>40</v>
+        <v>51</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="E11" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="F11" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>56</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="s">
         <v>57</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>58</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="E12" s="1" t="s">
         <v>17</v>
       </c>
       <c r="F12" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="G12" s="1" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="B13" s="0" t="s">
         <v>62</v>
       </c>
-      <c r="B13" s="0" t="s">
+      <c r="C13" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D13" s="1" t="s">
         <v>63</v>
-      </c>
-[...4 lines deleted...]
-        <v>55</v>
       </c>
       <c r="E13" s="1" t="s">
         <v>17</v>
       </c>
       <c r="F13" s="1" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>64</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="s">
         <v>65</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>66</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>67</v>
       </c>
       <c r="E14" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F14" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="F14" s="1" t="s">
+      <c r="G14" s="1" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="B15" s="0" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E15" s="1" t="s">
         <v>17</v>
       </c>
       <c r="F15" s="1" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="B16" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="B16" s="0" t="s">
+      <c r="C16" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D16" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="C16" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E16" s="1" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="F16" s="1" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>77</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="s">
         <v>78</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>79</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>76</v>
+        <v>10</v>
       </c>
       <c r="E17" s="1" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>80</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>81</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="s">
         <v>82</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>83</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="E18" s="1" t="s">
-        <v>11</v>
+        <v>84</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>80</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="s">
-        <v>85</v>
+        <v>24</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>86</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="E19" s="1" t="s">
-        <v>87</v>
+        <v>76</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>80</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="s">
-        <v>24</v>
+        <v>88</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>89</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>46</v>
+        <v>67</v>
       </c>
       <c r="E20" s="1" t="s">
-        <v>68</v>
+        <v>23</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>80</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>90</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="s">
         <v>91</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>92</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>76</v>
+        <v>92</v>
       </c>
       <c r="E21" s="1" t="s">
-        <v>68</v>
+        <v>84</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>93</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>30</v>
+        <v>94</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E22" s="1" t="s">
         <v>17</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>93</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="s">
         <v>98</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>99</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>99</v>
+        <v>67</v>
       </c>
       <c r="E23" s="1" t="s">
-        <v>87</v>
+        <v>76</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>93</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>100</v>
+        <v>34</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="B24" s="0" t="s">
         <v>101</v>
       </c>
-      <c r="B24" s="0" t="s">
+      <c r="C24" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D24" s="1" t="s">
         <v>102</v>
-      </c>
-[...4 lines deleted...]
-        <v>103</v>
       </c>
       <c r="E24" s="1" t="s">
         <v>17</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>93</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="s">
         <v>104</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>105</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>103</v>
+        <v>10</v>
       </c>
       <c r="E25" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="F25" s="1" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>46</v>
+        <v>22</v>
       </c>
       <c r="E26" s="1" t="s">
-        <v>68</v>
+        <v>11</v>
       </c>
       <c r="F26" s="1" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="E27" s="1" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
       <c r="F27" s="1" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>112</v>
+        <v>25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="B28" s="0" t="s">
         <v>113</v>
       </c>
-      <c r="B28" s="0" t="s">
+      <c r="C28" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D28" s="1" t="s">
         <v>114</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
       <c r="E28" s="1" t="s">
         <v>41</v>
       </c>
       <c r="F28" s="1" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>115</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="s">
         <v>116</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>117</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>76</v>
+        <v>67</v>
       </c>
       <c r="E29" s="1" t="s">
-        <v>23</v>
+        <v>76</v>
       </c>
       <c r="F29" s="1" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>118</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="s">
         <v>119</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>120</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D30" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="E30" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="F30" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="G30" s="1" t="s">
         <v>121</v>
-      </c>
-[...7 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="B31" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D31" s="1" t="s">
         <v>124</v>
       </c>
-      <c r="B31" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E31" s="1" t="s">
-        <v>68</v>
+        <v>125</v>
       </c>
       <c r="F31" s="1" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>126</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="s">
         <v>127</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>128</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>40</v>
+        <v>10</v>
       </c>
       <c r="E32" s="1" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="F32" s="1" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>52</v>
+        <v>115</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="s">
         <v>129</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>130</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E33" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F33" s="1" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>131</v>
+        <v>56</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="B34" s="0" t="s">
         <v>132</v>
       </c>
-      <c r="B34" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C34" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>10</v>
+        <v>40</v>
       </c>
       <c r="E34" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F34" s="1" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>134</v>
+        <v>109</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="B35" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="E35" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="F35" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="G35" s="1" t="s">
         <v>135</v>
-      </c>
-[...16 lines deleted...]
-        <v>131</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="B36" s="0" t="s">
         <v>137</v>
       </c>
-      <c r="B36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C36" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>33</v>
+        <v>97</v>
       </c>
       <c r="E36" s="1" t="s">
-        <v>68</v>
+        <v>17</v>
       </c>
       <c r="F36" s="1" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>34</v>
+        <v>94</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="B37" s="0" t="s">
         <v>139</v>
       </c>
-      <c r="B37" s="0" t="s">
+      <c r="C37" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="E37" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="F37" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="G37" s="1" t="s">
         <v>140</v>
-      </c>
-[...13 lines deleted...]
-        <v>126</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="B38" s="0" t="s">
         <v>142</v>
       </c>
-      <c r="B38" s="0" t="s">
+      <c r="C38" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D38" s="1" t="s">
         <v>143</v>
       </c>
-      <c r="C38" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E38" s="1" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
       <c r="F38" s="1" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="G38" s="1" t="s">
         <v>144</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="s">
         <v>145</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>146</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>146</v>
+        <v>97</v>
       </c>
       <c r="E39" s="1" t="s">
-        <v>87</v>
+        <v>17</v>
       </c>
       <c r="F39" s="1" t="s">
         <v>17</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>100</v>
+        <v>94</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="B40" s="0" t="s">
         <v>147</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>46</v>
       </c>
       <c r="E40" s="1" t="s">
-        <v>87</v>
+        <v>76</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>17</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>90</v>
+        <v>148</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="s">
         <v>149</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>150</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>76</v>
+        <v>67</v>
       </c>
       <c r="E41" s="1" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="F41" s="1" t="s">
         <v>17</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="s">
         <v>151</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>152</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>103</v>
+        <v>152</v>
       </c>
       <c r="E42" s="1" t="s">
-        <v>17</v>
+        <v>84</v>
       </c>
       <c r="F42" s="1" t="s">
         <v>17</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>100</v>
+        <v>94</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="s">
-        <v>68</v>
+        <v>153</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>46</v>
       </c>
       <c r="E43" s="1" t="s">
-        <v>68</v>
+        <v>84</v>
       </c>
       <c r="F43" s="1" t="s">
         <v>17</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>154</v>
+        <v>87</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="s">
         <v>155</v>
       </c>
       <c r="B44" s="0" t="s">
         <v>156</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E44" s="1" t="s">
-        <v>68</v>
+        <v>11</v>
       </c>
       <c r="F44" s="1" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>157</v>
+        <v>81</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="B45" s="0" t="s">
         <v>158</v>
       </c>
-      <c r="B45" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C45" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>160</v>
+        <v>22</v>
       </c>
       <c r="E45" s="1" t="s">
-        <v>17</v>
+        <v>41</v>
       </c>
       <c r="F45" s="1" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>161</v>
+        <v>25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>163</v>
+        <v>10</v>
       </c>
       <c r="E46" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="F46" s="1" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>164</v>
+        <v>56</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>46</v>
+        <v>102</v>
       </c>
       <c r="E47" s="1" t="s">
-        <v>17</v>
+        <v>76</v>
       </c>
       <c r="F47" s="1" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="s">
-        <v>168</v>
+        <v>164</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>170</v>
+        <v>10</v>
       </c>
       <c r="E48" s="1" t="s">
-        <v>29</v>
+        <v>76</v>
       </c>
       <c r="F48" s="1" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>171</v>
+        <v>166</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="s">
-        <v>172</v>
+        <v>167</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>173</v>
+        <v>168</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>96</v>
+        <v>169</v>
       </c>
       <c r="E49" s="1" t="s">
-        <v>68</v>
+        <v>23</v>
       </c>
       <c r="F49" s="1" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="s">
-        <v>175</v>
+        <v>171</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>176</v>
+        <v>172</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E50" s="1" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
       <c r="F50" s="1" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>157</v>
+        <v>166</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>10</v>
+        <v>175</v>
       </c>
       <c r="E51" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="F51" s="1" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>84</v>
+        <v>176</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="B52" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D52" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="E52" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F52" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="G52" s="1" t="s">
         <v>179</v>
-      </c>
-[...16 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="B53" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="B53" s="0" t="s">
+      <c r="C53" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D53" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="E53" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F53" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="G53" s="1" t="s">
         <v>182</v>
-      </c>
-[...13 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="s">
         <v>183</v>
       </c>
       <c r="B54" s="0" t="s">
         <v>184</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="E54" s="1" t="s">
-        <v>68</v>
+        <v>23</v>
       </c>
       <c r="F54" s="1" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="G54" s="1" t="s">
         <v>185</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="s">
         <v>186</v>
       </c>
       <c r="B55" s="0" t="s">
         <v>187</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>46</v>
+        <v>22</v>
       </c>
       <c r="E55" s="1" t="s">
-        <v>17</v>
+        <v>76</v>
       </c>
       <c r="F55" s="1" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="B56" s="0" t="s">
         <v>189</v>
       </c>
-      <c r="B56" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C56" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>191</v>
+        <v>169</v>
       </c>
       <c r="E56" s="1" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
       <c r="F56" s="1" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>188</v>
+        <v>170</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>46</v>
+        <v>10</v>
       </c>
       <c r="E57" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="F57" s="1" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>188</v>
+        <v>81</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>196</v>
+        <v>10</v>
       </c>
       <c r="E58" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="F58" s="1" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>19</v>
+        <v>56</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>198</v>
+        <v>195</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>170</v>
+        <v>114</v>
       </c>
       <c r="E59" s="1" t="s">
-        <v>68</v>
+        <v>41</v>
       </c>
       <c r="F59" s="1" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>199</v>
+        <v>196</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="s">
-        <v>200</v>
+        <v>197</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D60" s="1" t="s">
-        <v>170</v>
+        <v>46</v>
       </c>
       <c r="E60" s="1" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
       <c r="F60" s="1" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>34</v>
+        <v>199</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D61" s="1" t="s">
-        <v>10</v>
+        <v>175</v>
       </c>
       <c r="E61" s="1" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="F61" s="1" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>13</v>
+        <v>199</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="B62" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D62" s="1" t="s">
         <v>204</v>
       </c>
-      <c r="B62" s="0" t="s">
+      <c r="E62" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="F62" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="G62" s="1" t="s">
         <v>205</v>
-      </c>
-[...13 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="s">
         <v>206</v>
       </c>
       <c r="B63" s="0" t="s">
         <v>207</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D63" s="1" t="s">
-        <v>76</v>
+        <v>46</v>
       </c>
       <c r="E63" s="1" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="F63" s="1" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>77</v>
+        <v>208</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D64" s="1" t="s">
-        <v>33</v>
+        <v>46</v>
       </c>
       <c r="E64" s="1" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="F64" s="1" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>131</v>
+        <v>211</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D65" s="1" t="s">
-        <v>10</v>
+        <v>214</v>
       </c>
       <c r="E65" s="1" t="s">
-        <v>212</v>
+        <v>17</v>
       </c>
       <c r="F65" s="1" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>134</v>
+        <v>19</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D66" s="1" t="s">
-        <v>170</v>
+        <v>28</v>
       </c>
       <c r="E66" s="1" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="F66" s="1" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>171</v>
+        <v>217</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D67" s="1" t="s">
-        <v>10</v>
+        <v>33</v>
       </c>
       <c r="E67" s="1" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="F67" s="1" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>84</v>
+        <v>34</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D68" s="1" t="s">
-        <v>33</v>
+        <v>169</v>
       </c>
       <c r="E68" s="1" t="s">
-        <v>41</v>
+        <v>23</v>
       </c>
       <c r="F68" s="1" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>131</v>
+        <v>25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D69" s="1" t="s">
-        <v>33</v>
+        <v>169</v>
       </c>
       <c r="E69" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F69" s="1" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>221</v>
+        <v>109</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D70" s="1" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="E70" s="1" t="s">
-        <v>41</v>
+        <v>84</v>
       </c>
       <c r="F70" s="1" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D71" s="1" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
       <c r="E71" s="1" t="s">
-        <v>11</v>
+        <v>84</v>
       </c>
       <c r="F71" s="1" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>84</v>
+        <v>69</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="C72" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D72" s="1" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="E72" s="1" t="s">
-        <v>11</v>
+        <v>41</v>
       </c>
       <c r="F72" s="1" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>34</v>
+        <v>109</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="C73" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D73" s="1" t="s">
-        <v>141</v>
+        <v>10</v>
       </c>
       <c r="E73" s="1" t="s">
-        <v>68</v>
+        <v>233</v>
       </c>
       <c r="F73" s="1" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>185</v>
+        <v>106</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="C74" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D74" s="1" t="s">
-        <v>46</v>
+        <v>169</v>
       </c>
       <c r="E74" s="1" t="s">
-        <v>68</v>
+        <v>29</v>
       </c>
       <c r="F74" s="1" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>188</v>
+        <v>170</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="C75" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D75" s="1" t="s">
-        <v>160</v>
+        <v>10</v>
       </c>
       <c r="E75" s="1" t="s">
-        <v>68</v>
+        <v>11</v>
       </c>
       <c r="F75" s="1" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>188</v>
+        <v>81</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="1" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="C76" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D76" s="1" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="E76" s="1" t="s">
-        <v>68</v>
+        <v>41</v>
       </c>
       <c r="F76" s="1" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>237</v>
+        <v>109</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D77" s="1" t="s">
-        <v>46</v>
+        <v>22</v>
       </c>
       <c r="E77" s="1" t="s">
-        <v>87</v>
+        <v>11</v>
       </c>
       <c r="F77" s="1" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>240</v>
+        <v>226</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="C78" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D78" s="1" t="s">
-        <v>46</v>
+        <v>22</v>
       </c>
       <c r="E78" s="1" t="s">
-        <v>17</v>
+        <v>41</v>
       </c>
       <c r="F78" s="1" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>243</v>
+        <v>226</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="s">
         <v>244</v>
       </c>
       <c r="B79" s="0" t="s">
         <v>245</v>
       </c>
       <c r="C79" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D79" s="1" t="s">
-        <v>196</v>
+        <v>10</v>
       </c>
       <c r="E79" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="F79" s="1" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>19</v>
+        <v>81</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="1" t="s">
         <v>246</v>
       </c>
       <c r="B80" s="0" t="s">
         <v>247</v>
       </c>
       <c r="C80" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D80" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E80" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="F80" s="1" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>199</v>
+        <v>25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="1" t="s">
         <v>248</v>
       </c>
       <c r="B81" s="0" t="s">
         <v>249</v>
       </c>
       <c r="C81" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D81" s="1" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="E81" s="1" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
       <c r="F81" s="1" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>30</v>
+        <v>196</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="s">
         <v>250</v>
       </c>
       <c r="B82" s="0" t="s">
         <v>251</v>
       </c>
       <c r="C82" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D82" s="1" t="s">
-        <v>170</v>
+        <v>10</v>
       </c>
       <c r="E82" s="1" t="s">
-        <v>29</v>
+        <v>76</v>
       </c>
       <c r="F82" s="1" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>34</v>
+        <v>196</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="1" t="s">
         <v>252</v>
       </c>
       <c r="B83" s="0" t="s">
         <v>253</v>
       </c>
       <c r="C83" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D83" s="1" t="s">
-        <v>170</v>
+        <v>46</v>
       </c>
       <c r="E83" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="F83" s="1" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>131</v>
+        <v>199</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="1" t="s">
         <v>254</v>
       </c>
       <c r="B84" s="0" t="s">
         <v>255</v>
       </c>
       <c r="C84" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D84" s="1" t="s">
-        <v>33</v>
+        <v>256</v>
       </c>
       <c r="E84" s="1" t="s">
-        <v>87</v>
+        <v>76</v>
       </c>
       <c r="F84" s="1" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>221</v>
+        <v>199</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="1" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="C85" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D85" s="1" t="s">
-        <v>33</v>
+        <v>46</v>
       </c>
       <c r="E85" s="1" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="F85" s="1" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>258</v>
+        <v>199</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="s">
         <v>259</v>
       </c>
       <c r="B86" s="0" t="s">
         <v>260</v>
       </c>
       <c r="C86" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D86" s="1" t="s">
-        <v>33</v>
+        <v>214</v>
       </c>
       <c r="E86" s="1" t="s">
-        <v>68</v>
+        <v>17</v>
       </c>
       <c r="F86" s="1" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>258</v>
+        <v>19</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="1" t="s">
         <v>261</v>
       </c>
       <c r="B87" s="0" t="s">
         <v>262</v>
       </c>
       <c r="C87" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D87" s="1" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="E87" s="1" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
       <c r="F87" s="1" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>171</v>
+        <v>217</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="1" t="s">
         <v>263</v>
       </c>
       <c r="B88" s="0" t="s">
         <v>264</v>
       </c>
       <c r="C88" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D88" s="1" t="s">
-        <v>10</v>
+        <v>169</v>
       </c>
       <c r="E88" s="1" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="F88" s="1" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>84</v>
+        <v>25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="1" t="s">
         <v>265</v>
       </c>
       <c r="B89" s="0" t="s">
         <v>266</v>
       </c>
       <c r="C89" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D89" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E89" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F89" s="1" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>52</v>
+        <v>13</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="1" t="s">
         <v>267</v>
       </c>
       <c r="B90" s="0" t="s">
         <v>268</v>
       </c>
       <c r="C90" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D90" s="1" t="s">
-        <v>141</v>
+        <v>10</v>
       </c>
       <c r="E90" s="1" t="s">
-        <v>41</v>
+        <v>11</v>
       </c>
       <c r="F90" s="1" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>185</v>
+        <v>13</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>FormosaSoft</dc:creator>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>